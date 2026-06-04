--- v0 (2025-10-28)
+++ v1 (2026-06-04)
@@ -224,51 +224,51 @@
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1DF86159-A25E-4C9C-9637-98F0C06E604D}" v="62" dt="2025-10-22T18:09:40.258"/>
+    <p1510:client id="{1DF86159-A25E-4C9C-9637-98F0C06E604D}" v="86" dt="2025-10-27T13:45:24.929"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Estilo medio 2 - Énfasis 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -412,129 +412,160 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="107" d="100"/>
-          <a:sy n="107" d="100"/>
+          <a:sx n="103" d="100"/>
+          <a:sy n="103" d="100"/>
         </p:scale>
-        <p:origin x="672" y="126"/>
+        <p:origin x="828" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
+    <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="S::fabiola.marambio@goreohiggins.cl::5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="AD" clId="Web-{968BBAF4-65CE-7317-915C-B0BC6EBE7653}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="S::fabiola.marambio@goreohiggins.cl::5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="AD" clId="Web-{968BBAF4-65CE-7317-915C-B0BC6EBE7653}" dt="2025-10-08T15:17:59.429" v="23"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="S::fabiola.marambio@goreohiggins.cl::5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="AD" clId="Web-{968BBAF4-65CE-7317-915C-B0BC6EBE7653}" dt="2025-10-08T15:00:06.381" v="10"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="476004464" sldId="279"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="S::fabiola.marambio@goreohiggins.cl::5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="AD" clId="Web-{968BBAF4-65CE-7317-915C-B0BC6EBE7653}" dt="2025-10-08T15:00:06.381" v="10"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="476004464" sldId="279"/>
+            <ac:graphicFrameMk id="5" creationId="{F34FD7DF-C571-61CD-F164-C8DFC1AB981C}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="S::fabiola.marambio@goreohiggins.cl::5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="AD" clId="Web-{968BBAF4-65CE-7317-915C-B0BC6EBE7653}" dt="2025-10-08T15:17:59.429" v="23"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="465970748" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod modGraphic">
+          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="S::fabiola.marambio@goreohiggins.cl::5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="AD" clId="Web-{968BBAF4-65CE-7317-915C-B0BC6EBE7653}" dt="2025-10-08T15:17:59.429" v="23"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="465970748" sldId="280"/>
+            <ac:graphicFrameMk id="5" creationId="{90DA3F72-9F79-2FD4-93CD-4F21A7588403}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
     <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}"/>
     <pc:docChg chg="custSel addSld delSld modSld">
-      <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T18:09:40.257" v="174" actId="207"/>
+      <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-27T13:46:20.597" v="262" actId="12"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="addSp delSp modSp mod delAnim modAnim">
-        <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T18:08:53.973" v="171" actId="20577"/>
+        <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-27T13:46:20.597" v="262" actId="12"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2149757114" sldId="259"/>
         </pc:sldMkLst>
         <pc:spChg chg="add mod">
-          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T18:08:53.973" v="171" actId="20577"/>
+          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-27T13:46:20.597" v="262" actId="12"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2149757114" sldId="259"/>
             <ac:spMk id="3" creationId="{1F854D8F-4E7C-A2D2-FA11-9DF0201FA692}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:36:32.664" v="80" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2149757114" sldId="259"/>
             <ac:spMk id="6" creationId="{6771EFEC-F743-2257-0ACB-7A6E1568B8F2}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:36:46.943" v="82" actId="113"/>
+          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-27T13:06:27.447" v="200" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2149757114" sldId="259"/>
             <ac:spMk id="9" creationId="{29929750-DA2C-C517-3404-E016443F1B72}"/>
-          </ac:spMkLst>
-[...6 lines deleted...]
-            <ac:spMk id="12" creationId="{63E18386-0CF3-A79B-C422-FD0F4B4D8B8E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:37:42.744" v="85" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2149757114" sldId="259"/>
             <ac:picMk id="4" creationId="{88ABD5D1-7E11-4076-9C5F-59E815ADF4E1}"/>
           </ac:picMkLst>
         </pc:picChg>
         <pc:picChg chg="mod">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:36:27.504" v="79" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2149757114" sldId="259"/>
             <ac:picMk id="10" creationId="{6D2F03E3-1A20-873C-591B-2FF560BD542E}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T18:09:27.936" v="172" actId="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="471244284" sldId="270"/>
         </pc:sldMkLst>
@@ -583,150 +614,87 @@
           <pc:docMk/>
           <pc:sldMk cId="465970748" sldId="280"/>
         </pc:sldMkLst>
         <pc:graphicFrameChg chg="mod modGraphic">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:43:17.359" v="146" actId="20577"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="465970748" sldId="280"/>
             <ac:graphicFrameMk id="5" creationId="{90DA3F72-9F79-2FD4-93CD-4F21A7588403}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="del">
         <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:41:32.650" v="135" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2749992561" sldId="282"/>
         </pc:sldMkLst>
       </pc:sldChg>
       <pc:sldChg chg="delSp modSp add mod delAnim">
         <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T13:22:52.510" v="45" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4042360581" sldId="283"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...6 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T13:22:49.399" v="44" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4042360581" sldId="283"/>
             <ac:spMk id="9" creationId="{0C8F754F-FE07-F42C-1302-DC997C91DBE0}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T13:22:52.510" v="45" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4042360581" sldId="283"/>
             <ac:spMk id="12" creationId="{1298BF4C-E7C4-21DC-AAE6-EEA41AB10759}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="addSp delSp modSp add mod delAnim">
-        <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:41:08.451" v="134" actId="20577"/>
+        <pc:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-27T13:04:59.851" v="178" actId="6549"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1868996640" sldId="284"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del">
-[...14 lines deleted...]
-        </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:41:08.451" v="134" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1868996640" sldId="284"/>
             <ac:spMk id="12" creationId="{A8C00824-149B-5611-C582-2B9E24469DE1}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:graphicFrameChg chg="add mod modGraphic">
-          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-22T15:40:04.947" v="103" actId="108"/>
+          <ac:chgData name="Fabiola Alejandra Marambio Muñoz" userId="5f43f0dd-21e6-4ddc-8545-94a1fefbc452" providerId="ADAL" clId="{1B83CAFC-5A07-469F-A700-80071C873250}" dt="2025-10-27T13:04:59.851" v="178" actId="6549"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1868996640" sldId="284"/>
             <ac:graphicFrameMk id="2" creationId="{AE47516B-2F41-AC37-AA13-76D03B22F38D}"/>
-          </ac:graphicFrameMkLst>
-[...37 lines deleted...]
-            <ac:graphicFrameMk id="5" creationId="{90DA3F72-9F79-2FD4-93CD-4F21A7588403}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -984,51 +952,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D18E5E53-7C0E-D831-2CD6-2C3D8AD5B900}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8539B8CD-01DB-11CD-5318-1757C2A11CFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1184,51 +1152,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DC97483-FBCC-0107-6B50-43B34586D603}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD3F2E50-0532-C147-07C9-CCF9BEF21A56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1394,51 +1362,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B3F1B1B-FBA9-447A-8657-EB5732D69D49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79206F6F-CC63-0975-1FEC-7A6B135E2C3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1616,51 +1584,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2134F812-BE9E-4775-8094-4A27D85B57C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7021103-73FD-498C-9A79-476F01BD87F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1816,51 +1784,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7ADA3D7-F287-408A-8EA8-D7B5A238B28E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C02E81C3-4BB3-4F50-BC59-E7FFEADB4CEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2092,51 +2060,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAC66C89-2F93-4BB4-A394-0487D078B0FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63896288-91E7-4C9D-955E-5BF75B1411EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2360,51 +2328,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79F5C99E-2E5D-440D-941D-0E96FB484672}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3924BDD-8990-4219-ABAA-0DC300461DC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2775,51 +2743,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de fecha 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7544E298-205D-4139-9EB0-7D3430DDAA97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Marcador de pie de página 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58EFCFE6-6B98-41D7-B50D-8BDC464A5C5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2917,51 +2885,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de fecha 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D6E7D84-6A75-4306-9665-B901AD3C2782}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{281210D0-8DA8-4D81-8CD8-B7AC1BC96D82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3030,51 +2998,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de fecha 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546D8305-054C-4668-B304-101B3A386983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de pie de página 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93E2752-D7AC-4771-B3B8-082DE8BA5E66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3343,51 +3311,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF37E5F8-756C-4E1E-A959-1388BC6A1927}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C98687E6-4536-4E41-89F7-F65228E812DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3543,51 +3511,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B2B4C4C-47A8-4679-4E8A-07C0E9C7FD45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94B1B9DC-DE9D-3C3C-3C15-C56894FD5BE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3832,51 +3800,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33A13EAA-DB0F-4890-95E0-F3DBEF0C4D66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A64BE81-29FA-4A60-ACF5-817A4F8C8724}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4032,51 +4000,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{362455A5-25E9-4274-AF8C-431DBB835A7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C49E595-45FB-42AE-B091-FC29EB0A5B14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4242,51 +4210,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{753C4AC0-FA2A-4B70-A051-B5B9EE146C05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C21A58CD-69C5-4626-99C2-B51ECFFD07E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6353,51 +6321,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de fecha 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85B2ED45-EC16-1A96-C040-F76ABD2C8BE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5E2CA34-7D6B-50FC-B2F7-17CC7178317E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8306,51 +8274,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA146FC7-0397-924B-F4D0-A45A748A32C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86519329-14CB-008A-E319-298346BF5C7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8721,51 +8689,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Marcador de fecha 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78908C36-600B-4368-A26E-02D467B0F491}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Marcador de pie de página 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F99AC68F-B9EB-03FF-9F4E-9090C6116B94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8863,51 +8831,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de fecha 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4D6CC23-8FDC-97FD-31ED-17CD6E66865C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Marcador de pie de página 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{166FDF89-C06A-DB6C-351E-DAAF42D8099E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8976,51 +8944,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Marcador de fecha 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957F02F2-DB13-ABC7-6C1B-8A5520D71B96}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Marcador de pie de página 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB9F1683-5C3F-35A6-6309-C44C1166A919}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9289,51 +9257,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26306724-CD02-7C77-0DA7-CBC0AC511DE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE6B376-647D-C0BE-8458-60C263AB9457}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9578,51 +9546,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de fecha 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B3842B6-6067-D95D-5DFF-942FBD077A5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Marcador de pie de página 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84A05086-486E-1B7B-CFA1-91AFAC143FB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9829,51 +9797,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C33CAF63-F5D4-4CB4-AA16-905F534CAE38}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D604988F-23FB-B80F-7293-80F06492C203}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -10399,51 +10367,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356351"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1110">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A64A2CD8-BC8F-49A0-85B8-759044E5C98F}" type="datetimeFigureOut">
               <a:rPr lang="es-CL" smtClean="0"/>
-              <a:t>22-10-2025</a:t>
+              <a:t>27-10-2025</a:t>
             </a:fld>
             <a:endParaRPr lang="es-CL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Marcador de pie de página 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7326F852-3B36-4818-8A73-05ADC756A373}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356351"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -11704,51 +11672,51 @@
             <a:endParaRPr lang="es-CL" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="4472C4">
                   <a:lumMod val="75000"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Tabla 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE47516B-2F41-AC37-AA13-76D03B22F38D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="828244312"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3764745390"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="800778" y="1782031"/>
           <a:ext cx="10515600" cy="1562100"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" firstCol="1" bandRow="1"/>
               <a:tblGrid>
                 <a:gridCol w="5257800">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3412731664"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="5257800">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2945079282"/>
                     </a:ext>
@@ -11876,60 +11844,100 @@
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="DAEEF3"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2903948856"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
+                      <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="just" defTabSz="845374" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buClrTx/>
+                        <a:buSzPts val="1000"/>
+                        <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+                        <a:buChar char=""/>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="es-CL" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="4472C4">
+                              <a:lumMod val="75000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:uLnTx/>
+                          <a:uFillTx/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>0 a 17 años, 11 meses y 29 días</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
                       <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
                         <a:buSzPts val="1000"/>
                         <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
                         <a:buChar char=""/>
                         <a:tabLst>
                           <a:tab pos="457200" algn="l"/>
                         </a:tabLst>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-CL" sz="2000" b="1" kern="1200">
+                        <a:rPr lang="es-CL" sz="2000" b="1" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:lumMod val="75000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>18 a 64 años</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="123825" marR="123825" marT="57150" marB="57150" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -12027,74 +12035,51 @@
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1418623883"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
                         <a:buSzPts val="1000"/>
                         <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
                         <a:buChar char=""/>
                         <a:tabLst>
                           <a:tab pos="457200" algn="l"/>
                         </a:tabLst>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="es-CL" sz="2000" b="1" kern="1200">
-[...22 lines deleted...]
-                        <a:rPr lang="es-CL" sz="2000" b="1" kern="1200">
+                        <a:rPr lang="es-CL" sz="2000" b="1" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:lumMod val="75000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>Personas mayores (65 años y más)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="123825" marR="123825" marT="57150" marB="57150" anchor="ctr">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
@@ -17149,58 +17134,58 @@
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Tabla 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06E8E8F7-68AB-9167-26A3-4B37B6313F79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3530321106"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2152486247"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="754742" y="1584002"/>
-          <a:ext cx="10644081" cy="3322320"/>
+          <a:ext cx="10644081" cy="3261360"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="10644081">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="614808974"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="376232">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-CL" sz="2000" dirty="0"/>
@@ -17222,81 +17207,83 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2000" dirty="0"/>
                         <a:t>La postulación se realizará a través de </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2000" b="1" dirty="0"/>
                         <a:t>correo electrónico</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2000" dirty="0"/>
                         <a:t>, en el cual se deberá adjuntar el formulario con la descripción de la iniciativa y los documentos contenidos en el artículo N°19 de este.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2000" dirty="0"/>
                         <a:t>El correo al que debe enviarse la postulación es: </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
-                      <a:pPr algn="just"/>
-[...4 lines deleted...]
-                    <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2800" b="1" u="none" dirty="0"/>
-                        <a:t>                   </a:t>
+                        <a:t>              </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2800" b="1" u="none" dirty="0">
                           <a:hlinkClick r:id="rId4"/>
                         </a:rPr>
                         <a:t>ayudastecnicas@goreohiggins.cl</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-ES" sz="2800" b="1" u="none" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2800" b="1" u="none" dirty="0"/>
-                        <a:t> </a:t>
+                        <a:t>Teléfono: 722848615</a:t>
                       </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:endParaRPr lang="es-ES" sz="2800" b="1" u="none" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="es-ES" sz="2800" b="1" u="none" dirty="0"/>
-                        <a:t>Teléfono: 722848615</a:t>
+                        <a:t>Plazo 10 días hábiles: jueves 06 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="es-ES" sz="2800" b="1" u="none"/>
+                        <a:t>de noviembre hasta las 23:59 hrs</a:t>
                       </a:r>
                       <a:endParaRPr lang="es-CL" sz="2800" b="1" u="none" dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr algn="just"/>
                       <a:endParaRPr lang="es-CL" sz="1000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1375777069"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Tabla 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -17418,51 +17405,51 @@
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Imagen 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D78A9C7-7E0A-8701-69B8-D64E79EB0F36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3330108" y="2967497"/>
-            <a:ext cx="1031128" cy="1031128"/>
+            <a:ext cx="728708" cy="728708"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst>
             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
               <a:prstClr val="black">
                 <a:alpha val="40000"/>
               </a:prstClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="366718953"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
@@ -24794,51 +24781,51 @@
             <a:r>
               <a:rPr lang="es-MX" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Se establecen los siguientes rangos de edad:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just" defTabSz="845374">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-MX" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1.	0 años hasta los 17 años, 11 meses y 29 días: Niños, niñas y adolescentes.</a:t>
+              <a:t>1.	0 años hasta los 17 años, 11 meses y 29 días: Niños, niñas y adolescentes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just" defTabSz="845374">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-MX" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>2.	18 a 64 años: Franja de edad laboralmente activa.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just" defTabSz="845374">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
@@ -24910,111 +24897,115 @@
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just" defTabSz="845374">
               <a:spcBef>
                 <a:spcPts val="924"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-MX" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Para garantizar una distribución equitativa y adecuada de las ayudas técnicas, se establecen los siguientes porcentajes de beneficiarios por cada rango etario:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just" defTabSz="845374">
+            <a:pPr marL="342900" indent="-342900" algn="just" defTabSz="845374">
               <a:spcBef>
                 <a:spcPts val="924"/>
               </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-MX" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>•	0 a 17 años, 11 meses y 29 días más las personas de 65 años en adelante: </a:t>
-[...26 lines deleted...]
-              <a:t>•	18 a 64 años: </a:t>
+              <a:t>Rango de 0 años hasta los 17 años, 11 meses, 29 días y Rango de 18 a 64 años: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>60% del total de las personas incluidas</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-MX" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>.</a:t>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just" defTabSz="845374">
+              <a:spcBef>
+                <a:spcPts val="924"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Rango de Personas de 65 años en adelante: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-MX" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4472C4">
+                    <a:lumMod val="75000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>40% del total de las personas incluidas.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2149757114"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -26288,51 +26279,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2227</Words>
+  <Words>2241</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Panorámica</PresentationFormat>
   <Paragraphs>128</Paragraphs>
   <Slides>18</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fuentes usadas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>